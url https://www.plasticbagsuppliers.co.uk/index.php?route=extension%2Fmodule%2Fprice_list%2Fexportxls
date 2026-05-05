--- v1 (2026-03-21)
+++ v2 (2026-05-05)
@@ -306,83 +306,83 @@
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4"/>
       <c r="F4">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>1748</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
@@ -406,51 +406,51 @@
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9">
         <v>757</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10">
-        <v>176</v>
+        <v>170</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
@@ -470,51 +470,51 @@
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>45</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15">
         <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>51</v>