--- v2 (2026-05-05)
+++ v3 (2026-06-19)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Product Code:</t>
   </si>
   <si>
     <t>Brand:</t>
   </si>
   <si>
     <t>Price:</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>Qty:</t>
   </si>
   <si>
     <t>1.5mm Chrome-Vanadium Steel Long Ball Ended Hex Key</t>
   </si>
   <si>
     <t>TL11368</t>
   </si>
   <si>
@@ -69,50 +69,53 @@
     <t>£1.00</t>
   </si>
   <si>
     <t>18&amp;quot; x 28&amp;quot; x 38&amp;quot; 376 gauge black - Heavy Duty Waste Sack (100 pack)</t>
   </si>
   <si>
     <t>LD7212-100</t>
   </si>
   <si>
     <t>£35.00</t>
   </si>
   <si>
     <t>20&amp;quot; x 30&amp;quot; 180 gauge Clear (250 pack)</t>
   </si>
   <si>
     <t>ID468</t>
   </si>
   <si>
     <t>£45.00</t>
   </si>
   <si>
     <t>Non-Woven Polyprop Carry Bag / Storage Bag - 21&amp;quot; x 19&amp;quot; x 9.5&amp;quot; - Black</t>
   </si>
   <si>
     <t>A2020</t>
+  </si>
+  <si>
+    <t>Applied Thoughts - CD range</t>
   </si>
   <si>
     <t>£4.49</t>
   </si>
   <si>
     <t>Large Woven Carry Bag / Storage Bag - 24&amp;quot; x 18&amp;quot; x 11&amp;quot; - White (no longer available)</t>
   </si>
   <si>
     <t>A2008</t>
   </si>
   <si>
     <t>£2.99</t>
   </si>
   <si>
     <t>Massive Carry Bag / Storage Bag - 29&amp;quot; x 20&amp;quot; x 11&amp;quot; - Colourful Designs</t>
   </si>
   <si>
     <t>A2011</t>
   </si>
   <si>
     <t>£3.99</t>
   </si>
   <si>
     <t>Hot Water Soluble Bag 26&amp;quot; x 33&amp;quot; - Completely Dissolves at 65C (25 pack) - CLEAR</t>
   </si>
@@ -235,51 +238,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F16"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
-    <col min="3" max="3" width="8" customWidth="1"/>
+    <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -306,249 +309,251 @@
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4"/>
       <c r="F4">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>1745</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9">
-        <v>757</v>
+        <v>751</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F15">
         <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F16">
         <v>7</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>