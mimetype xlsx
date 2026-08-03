--- v3 (2026-06-19)
+++ v4 (2026-08-03)
@@ -343,51 +343,51 @@
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6"/>
       <c r="F6">
-        <v>1665</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
@@ -411,51 +411,51 @@
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9">
         <v>751</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10">
-        <v>168</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
@@ -475,71 +475,71 @@
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16">
         <v>7</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>